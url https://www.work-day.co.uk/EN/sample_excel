--- v0 (2026-04-09)
+++ v1 (2026-05-24)
@@ -1318,51 +1318,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by Work-day.co.uk</t>
+    <t>Sample file generated in 0.18 seconds by Work-day.co.uk</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>