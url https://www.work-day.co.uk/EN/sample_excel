--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -28,64 +28,82 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Settings" sheetId="1" r:id="rId4"/>
     <sheet name="Days" sheetId="2" r:id="rId5"/>
     <sheet name="Weeks" sheetId="3" r:id="rId6"/>
     <sheet name="Months" sheetId="4" r:id="rId7"/>
     <sheet name="Years" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
+    <comment ref="E3" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Christmas Eve (Sunday, 24 December, 2023) 
+</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
 Boxing Day (Tuesday, 26 December, 2023) 
+New Year's Eve (Sunday, 31 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E17" authorId="0">
       <text>
         <r>
           <rPr>
@@ -135,52 +153,67 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
+          <t xml:space="preserve">Christmas Eve (Sunday, 24 December, 2023) 
+Christmas Day (Monday, 25 December, 2023) 
 Boxing Day (Tuesday, 26 December, 2023) 
+New Year's Eve (Sunday, 31 December, 2023) 
+</t>
+        </r>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">New Year's Eve (Sunday, 31 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
@@ -230,52 +263,67 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
+          <t xml:space="preserve">Christmas Eve (Sunday, 24 December, 2023) 
+Christmas Day (Monday, 25 December, 2023) 
 Boxing Day (Tuesday, 26 December, 2023) 
+New Year's Eve (Sunday, 31 December, 2023) 
+</t>
+        </r>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">New Year's Eve (Sunday, 31 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Monday, 01 January, 2024 → Tuesday, 30 April, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
@@ -299,51 +347,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>Friday, 15 December, 2023</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>Tuesday, 30 April, 2024</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
-    <t>England</t>
+    <t>London Stock Exchange</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Saturday, Sunday</t>
   </si>
   <si>
     <t>First day of the week</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>Schedules 
 (morning)</t>
   </si>
   <si>
     <t>Schedules 
 (afternoon)</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
@@ -1318,51 +1366,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.18 seconds by Work-day.co.uk</t>
+    <t>Sample file generated in 0.19 seconds by Work-day.co.uk</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
@@ -2751,51 +2799,51 @@
       <c r="P10" s="33"/>
       <c r="S10" s="16">
         <v>0</v>
       </c>
       <c r="T10" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="16" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>338</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
       <c r="D11" s="16">
         <v>0</v>
       </c>
       <c r="E11" s="16">
         <v>1</v>
       </c>
       <c r="F11" s="16">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="G11" s="16"/>
       <c r="K11" s="29"/>
       <c r="M11" s="33"/>
       <c r="N11" s="33"/>
       <c r="O11" s="33"/>
       <c r="P11" s="33"/>
       <c r="S11" s="16">
         <v>0</v>
       </c>
       <c r="T11" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:20" s="17" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>340</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>84</v>
       </c>
       <c r="C12" s="17">
         <v>1</v>
       </c>
       <c r="D12" s="17">
@@ -3033,51 +3081,51 @@
       <c r="P17" s="33"/>
       <c r="S17" s="16">
         <v>0</v>
       </c>
       <c r="T17" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:20" s="16" customFormat="1">
       <c r="A18" s="16" t="s">
         <v>338</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>98</v>
       </c>
       <c r="C18" s="16">
         <v>1</v>
       </c>
       <c r="D18" s="16">
         <v>0</v>
       </c>
       <c r="E18" s="16">
         <v>1</v>
       </c>
       <c r="F18" s="16">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="G18" s="16"/>
       <c r="K18" s="29"/>
       <c r="M18" s="33"/>
       <c r="N18" s="33"/>
       <c r="O18" s="33"/>
       <c r="P18" s="33"/>
       <c r="S18" s="16">
         <v>0</v>
       </c>
       <c r="T18" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:20" s="17" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>340</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>100</v>
       </c>
       <c r="C19" s="17">
         <v>1</v>
       </c>
       <c r="D19" s="17">
@@ -8457,51 +8505,51 @@
         <v>0</v>
       </c>
       <c r="T139" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="A140" s="22" t="s">
         <v>395</v>
       </c>
       <c r="B140" s="23"/>
       <c r="C140" s="24">
         <f>SUM(C2:C139)</f>
         <v>138</v>
       </c>
       <c r="D140" s="24">
         <f>SUM(D2:D139)</f>
         <v>93</v>
       </c>
       <c r="E140" s="24">
         <f>SUM(E2:E139)</f>
         <v>40</v>
       </c>
       <c r="F140" s="24">
         <f>SUM(F2:F139)</f>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G140" s="20"/>
       <c r="H140" s="20"/>
       <c r="I140" s="20"/>
       <c r="J140" s="20"/>
       <c r="K140" s="31"/>
       <c r="L140" s="25">
         <f>SUM(L2:L139)</f>
         <v>0</v>
       </c>
       <c r="M140" s="35"/>
       <c r="N140" s="36"/>
       <c r="O140" s="36"/>
       <c r="P140" s="36"/>
       <c r="Q140" s="26"/>
       <c r="R140" s="20"/>
       <c r="S140" s="20">
         <f>SUM(S2:S139)</f>
         <v>0</v>
       </c>
       <c r="T140" s="20">
         <f>SUM(T2:T139)</f>
         <v>0</v>
       </c>
     </row>
@@ -8608,80 +8656,80 @@
         <v>0</v>
       </c>
       <c r="G2" s="0">
         <f>SUM(Days!L2:L4)</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B3" s="0">
         <f>SUM(Days!C5:C11)</f>
         <v>7</v>
       </c>
       <c r="C3" s="0">
         <f>SUM(Days!D5:D11)</f>
         <v>5</v>
       </c>
       <c r="D3" s="16">
         <f>SUM(Days!E5:E11)</f>
         <v>2</v>
       </c>
       <c r="E3" s="17">
         <f>SUM(Days!F5:F11)</f>
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="F3" s="0">
         <f>SUM(Days!H5:H11)</f>
         <v>0</v>
       </c>
       <c r="G3" s="0">
         <f>SUM(Days!L5:L11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0" t="s">
         <v>355</v>
       </c>
       <c r="B4" s="0">
         <f>SUM(Days!C12:C18)</f>
         <v>7</v>
       </c>
       <c r="C4" s="0">
         <f>SUM(Days!D12:D18)</f>
         <v>3</v>
       </c>
       <c r="D4" s="16">
         <f>SUM(Days!E12:E18)</f>
         <v>2</v>
       </c>
       <c r="E4" s="17">
         <f>SUM(Days!F12:F18)</f>
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="F4" s="0">
         <f>SUM(Days!H12:H18)</f>
         <v>0</v>
       </c>
       <c r="G4" s="0">
         <f>SUM(Days!L12:L18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B5" s="0">
         <f>SUM(Days!C19:C25)</f>
         <v>7</v>
       </c>
       <c r="C5" s="0">
         <f>SUM(Days!D19:D25)</f>
         <v>4</v>
       </c>
       <c r="D5" s="16">
         <f>SUM(Days!E19:E25)</f>
         <v>2</v>
@@ -9188,51 +9236,51 @@
         <v>0</v>
       </c>
       <c r="G22" s="0">
         <f>SUM(Days!L138:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="19" t="s">
         <v>395</v>
       </c>
       <c r="B23" s="20">
         <f>SUM(B2:B22)</f>
         <v>138</v>
       </c>
       <c r="C23" s="20">
         <f>SUM(C2:C22)</f>
         <v>93</v>
       </c>
       <c r="D23" s="20">
         <f>SUM(D2:D22)</f>
         <v>40</v>
       </c>
       <c r="E23" s="20">
         <f>SUM(E2:E22)</f>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F23" s="20">
         <f>SUM(F2:F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="20">
         <f>SUM(G2:G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
@@ -9283,51 +9331,51 @@
         <v>393</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>394</v>
       </c>
       <c r="H1" s="14"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="0" t="s">
         <v>382</v>
       </c>
       <c r="B2" s="0">
         <f>SUM(Days!C2:C18)</f>
         <v>17</v>
       </c>
       <c r="C2" s="0">
         <f>SUM(Days!D2:D18)</f>
         <v>9</v>
       </c>
       <c r="D2" s="16">
         <f>SUM(Days!E2:E18)</f>
         <v>6</v>
       </c>
       <c r="E2" s="17">
         <f>SUM(Days!F2:F18)</f>
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F2" s="0">
         <f>SUM(Days!H2:H18)</f>
         <v>0</v>
       </c>
       <c r="G2" s="0">
         <f>SUM(Days!L2:L18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0" t="s">
         <v>383</v>
       </c>
       <c r="B3" s="0">
         <f>SUM(Days!C19:C49)</f>
         <v>31</v>
       </c>
       <c r="C3" s="0">
         <f>SUM(Days!D19:D49)</f>
         <v>22</v>
       </c>
       <c r="D3" s="16">
         <f>SUM(Days!E19:E49)</f>
         <v>8</v>
@@ -9428,51 +9476,51 @@
         <v>0</v>
       </c>
       <c r="G6" s="0">
         <f>SUM(Days!L110:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="19" t="s">
         <v>395</v>
       </c>
       <c r="B7" s="20">
         <f>SUM(B2:B6)</f>
         <v>138</v>
       </c>
       <c r="C7" s="20">
         <f>SUM(C2:C6)</f>
         <v>93</v>
       </c>
       <c r="D7" s="20">
         <f>SUM(D2:D6)</f>
         <v>40</v>
       </c>
       <c r="E7" s="20">
         <f>SUM(E2:E6)</f>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F7" s="20">
         <f>SUM(F2:F6)</f>
         <v>0</v>
       </c>
       <c r="G7" s="20">
         <f>SUM(G2:G6)</f>
         <v>0</v>
       </c>
       <c r="H7" s="21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
@@ -9523,51 +9571,51 @@
         <v>393</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>394</v>
       </c>
       <c r="H1" s="14"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="18">
         <v>2023</v>
       </c>
       <c r="B2" s="0">
         <f>SUM(Days!C2:C18)</f>
         <v>17</v>
       </c>
       <c r="C2" s="0">
         <f>SUM(Days!D2:D18)</f>
         <v>9</v>
       </c>
       <c r="D2" s="16">
         <f>SUM(Days!E2:E18)</f>
         <v>6</v>
       </c>
       <c r="E2" s="17">
         <f>SUM(Days!F2:F18)</f>
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F2" s="0">
         <f>SUM(Days!H2:H18)</f>
         <v>0</v>
       </c>
       <c r="G2" s="0">
         <f>SUM(Days!L2:L18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="18">
         <v>2024</v>
       </c>
       <c r="B3" s="0">
         <f>SUM(Days!C19:C139)</f>
         <v>121</v>
       </c>
       <c r="C3" s="0">
         <f>SUM(Days!D19:D139)</f>
         <v>84</v>
       </c>
       <c r="D3" s="16">
         <f>SUM(Days!E19:E139)</f>
         <v>34</v>
@@ -9581,51 +9629,51 @@
         <v>0</v>
       </c>
       <c r="G3" s="0">
         <f>SUM(Days!L19:L139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="19" t="s">
         <v>395</v>
       </c>
       <c r="B4" s="20">
         <f>SUM(B2:B3)</f>
         <v>138</v>
       </c>
       <c r="C4" s="20">
         <f>SUM(C2:C3)</f>
         <v>93</v>
       </c>
       <c r="D4" s="20">
         <f>SUM(D2:D3)</f>
         <v>40</v>
       </c>
       <c r="E4" s="20">
         <f>SUM(E2:E3)</f>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F4" s="20">
         <f>SUM(F2:F3)</f>
         <v>0</v>
       </c>
       <c r="G4" s="20">
         <f>SUM(G2:G3)</f>
         <v>0</v>
       </c>
       <c r="H4" s="21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>